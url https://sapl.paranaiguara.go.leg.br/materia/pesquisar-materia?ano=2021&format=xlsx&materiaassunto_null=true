--- v0 (2025-12-11)
+++ v1 (2026-04-04)
@@ -54,456 +54,456 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Aderivaldo, Aélio da Amasp, Edvan, Isaias Magela, Ivan Tributino da Saúde, Keninho da Serralheria, Leandro Soares, Tarcisio Junqueira, Virgínia Eulália</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/92/pdl1.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/92/pdl1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito, a advogada Edelvita Brito Alves, como forma de reconhecimento pelos quarenta anos de profissão.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/93/pdl2.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/93/pdl2.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito, a servidora pública do Poder Judiciário aposentada Edna Alves da Silva Lopes de Melo, como forma de reconhecimento pelos quarenta anos de profissão.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>José Carlos Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/19/pj2.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/19/pj2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a implementação do programa de regularização fundiária de imóveis urbanos de domínio do Município de Paranaiguara.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/20/pj3.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/20/pj3.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de crédito adicional suplementar ao orçamento vigente.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/21/pj4.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/21/pj4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre compra de terreno na cidade de Barretos-SP e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/22/pj5.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/22/pj5.pdf</t>
   </si>
   <si>
     <t>Cria o incentivo financeiro adicional aos agentes comunitários de saúde-ACS, aos agentes de combate às endemias-ACE e aos agentes de saúde pública, e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/30/pj6.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/30/pj6.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a compra emergencial de vacinas com eficácia comprovada contra Covid-19 (SARS-COV-2), inclui metas no PPA, altera a LOA e LDO e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/31/pj7.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/31/pj7.pdf</t>
   </si>
   <si>
     <t>Cria funções e dispõe sobre contratações temporárias exclusivas e necessárias à manutenção e funcionamento do CRAS - Centro de Referência de Assistência Social, Cadastro Único e Bolsa Família, SCFV - Serviço de Convivência e Fortalecimentos de Vínculos, Programa Criança Feliz, nos termos do artigo 37, inciso IX, da Constituição da República, e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/32/pj8.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/32/pj8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial ao orçamento do exercício de 2021 do município de Paranaiguara e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe declaração de utilidade pública e subvenção a associação de desenvolvimento dos Comodatários de Paranaiguara-GO e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/158/pj11.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/158/pj11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação-CACS/FUNDEB e contém outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/43/pj12.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/43/pj12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre auxílios a Associação de Desenvolvimento dos Comodatários de Paranaiguara e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o direito de uso de bem público aos Correios, e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/54/pj13.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/54/pj13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar, mediante leilão público, sucata, bens inservíveis, máquinas, equipamentos e veículos em desuso, conforme relação em anexo.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/55/pj6.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/55/pj6.pdf</t>
   </si>
   <si>
     <t>Aprova Diretrizes Orçamentárias para o exercício de 2022 e dá outras providência.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/56/pj17.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/56/pj17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Fundo Municipal de Educação - FME e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/65/pj18.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/65/pj18.pdf</t>
   </si>
   <si>
     <t>Regulamenta o serviço de acolhimento institucional para idosas, prestado pela Instituição de Longa Permanência para Idosos (ILPI) "Adão dos Santos Amorim" sediada no município de Paranaiguara, Estado de Goiás, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação e obrigatoriedade ao cumprimento dos procedimentos estabelecidos pela Emenda Constitucional nº 103, de 12 de novembro de 2019 junto Regime Próprio de Previdência Social-RPPS, a serem seguidos pelos órgãos e entidades da administração pública municipal direta e indireta e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/69/pj20.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/69/pj20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de imóvel urbano na cidade de Goiânia, Estado de Goiás, e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/79/pj21.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/79/pj21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de bens imóveis do domínio público.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/80/pj22.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/80/pj22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão dos valores nominais do vencimento base dos servidores efetivos e temporários da Administração Direta e Autárquica do Poder Executivo e Legislativo e agentes políticos do município de Paranaiguara e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/81/pj23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/81/pj23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de parágrafos no art. 1º da Lei Municipal nº 1.211/2020 e outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/82/pj24.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/82/pj24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação das normas e obrigatoriedade ao cumprimento dos procedimentos estabelecidos pela Emenda Constitucional nº 103, de 12 de novembro de 2019 junto ao Regime Próprio de Previdência Social-RRPS, a serem seguidos pelos órgãos e entidades da Administração Pública Municipal Direta e Indireta e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/84/pj25.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/84/pj25.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta e doação de área municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/89/pj26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/89/pj26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/90/pj27.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/90/pj27.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de contrato para implantação de Programa de Estágio no município e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/91/pj28.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/91/pj28.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar instrumento de cooperação com municípios circunvizinhos e, dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/96/pj29.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/96/pj29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre afetação de área domínio público.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/97/pj30.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/97/pj30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramento de áreas.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/98/pj31.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/98/pj31.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a realizar readequação de área de terras com o município de São Simão na foma que específica, e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/99/pj32.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/99/pj32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito de natureza suplementar no orçamento do município no exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/100/pj33.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/100/pj33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/101/pj34.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/101/pj34.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Paranaiguara para o exercício econômico financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/104/pj35.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/104/pj35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder às instituições financeiras públicas créditos decorrentes de royalties, participações especiais e compensações financeiras relacionados à exploração de petróleo e gás natural, recursos hídricos e minerais.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/105/pj36.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/105/pj36.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar instrumento de convênio com a Faculdade de Quirinópolis e, dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/106/pj37.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/106/pj37.pdf</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/159/pj38.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/159/pj38.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de monitor de pessoa idosa, na Instituição de Longa Permanência para Idosos (ILPI) "Adão dos Santos Amorin", e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação temporária de pessoal, em regime jurídico administrativo, para fins de atuar no município de Parnaiguara e dá outras disposições.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>42</t>
   </si>
@@ -522,1191 +522,1191 @@
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Dá o nome de Rua Olenca, á Rua Secundária 2 no Condomínio Industrial Paranaiguara-GO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Autoriza o município de Paranaiguara a efetuar pagamento de tarifa de energia elétrica dos poços artesianos dos Residenciais Vitória e Maria Abadia.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/7/pc1.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/7/pc1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Governo e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/38/pc10.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/38/pc10.pdf</t>
   </si>
   <si>
     <t>Altera o piso salarial profissional do agente comunitário de saúde-ACS nível II, agente de combate às endemias-ACE nível II, agente de saúde pública, bem como o art. 2º da Lei Complementar Municipal nº 1.204/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/48/pc14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/48/pc14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nª 901/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/6/pr1.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/6/pr1.pdf</t>
   </si>
   <si>
     <t>Formaliza Comissões Permanentes.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/11/pr2.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/11/pr2.pdf</t>
   </si>
   <si>
     <t>Substitui relator da Comissão de Indústria e Comércio e Comissão de Defesa dos Direitos Humanos.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/103/pr3.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/103/pr3.pdf</t>
   </si>
   <si>
     <t>Substitui Presidente da Comissão de Defesa dos Direitos Humanos e Relator da Comissão de Saúde e Assistência Social.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Aderivaldo, Edvan, Isaias Magela, Ivan Tributino da Saúde, Keninho da Serralheria, Leandro Ribeiro, Leandro Soares, Tarcisio Junqueira, Virgínia Eulália</t>
   </si>
   <si>
     <t>Pede Moção de Aplausos ao Senhor Cristhyano Junqueira Ribeiro.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edvan</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/8/req01.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/8/req01.pdf</t>
   </si>
   <si>
     <t>Que seja autorizada a venda do ferro velho que se encontra no DMER e toda renda arrecadada utilizada para comprar materiais para construir e fazer a manutenção das calçadas nos bairros.</t>
   </si>
   <si>
     <t>Leandro Soares</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/9/req02.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/9/req02.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de pontos ou paradas de ônibus, em locais estratégicos espalhadas pela cidade.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/10/req03.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/10/req03.pdf</t>
   </si>
   <si>
     <t>Solicita obras para melhorias no sistema de drenagem e escoamento das águas pluviais, da coleta da água da chuva, localizado na rua 28 c/ rua 01 e rua 28 c/ rua M03 ambos no Setor Vila Maria.</t>
   </si>
   <si>
     <t>Isaias Magela</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/13/req04.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/13/req04.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do grupo de combate ao tabagismo em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/14/req05.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/14/req05.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um médico psiquiatra.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/15/req06.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/15/req06.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização de um quarto de repouso para os enfermeiros e técnicos em enfermagem que trabalham no turno noturno no Hospital Municipal Dr. Manuelito.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/16/req07.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/16/req07.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização de ampliação de rede de distribuição de energia na Fazenda Bela Vista Município de Paranaiguara.</t>
   </si>
   <si>
     <t>Keninho da Serralheria</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/17/req08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/17/req08.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de quebra-molas na GO 164 próximo ao Setor Novo Sonho.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/18/req09.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/18/req09.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de sinalização de trânsito como placas e faixa de pedestre ou uma passarela no GO 164, próximo ao Setor Novo Sonho.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/24/req10.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/24/req10.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação de estradas vicinais para atender produtos do Município de Paranaiguara.</t>
   </si>
   <si>
     <t>Aderivaldo</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/25/req11.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/25/req11.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação de estradas vicinais para atender produtores do Município de Paranaiguara.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/26/req12.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/26/req12.pdf</t>
   </si>
   <si>
     <t>Solicita reparo na tubulação de oxigênio do hospital.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/27/req13.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/27/req13.pdf</t>
   </si>
   <si>
     <t>Solicita reparos urgentes do telhado do Hospital Municipal Dr. Manuelito.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/28/req14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/28/req14.pdf</t>
   </si>
   <si>
     <t>Solicita providências através do setor competente, executar a limpeza de terreno particular existente em área localizada na Rua Fued Amuy, na quadra do antigo Chapeuzinho Vermelho.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/29/req15.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/29/req15.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo ajude com a reforma de um triciclo para deficiente, proprietário: Adilson Camilo da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/33/req16.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/33/req16.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que adote as medidas cabíveis, a fim de que seja realizada a limpeza, capina e remoção do lixo e entulhos de toda a cidade.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/34/req17.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/34/req17.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que o Projeto de equoterapia volta a funcionar em Paranaiguara.</t>
   </si>
   <si>
     <t>Tarcisio Junqueira</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/35/req18.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/35/req18.pdf</t>
   </si>
   <si>
     <t>Seja reajustado o valor das diárias dos motoristas de ambulância.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/36/req19.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/36/req19.pdf</t>
   </si>
   <si>
     <t>Seja ampliado o Cemitério Santa Luiza de nossa cidade com estacionamento próprio.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/40/req20.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/40/req20.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza de área de escoamento de água da chuva e o alteamento de meio fio, na Rua José Porfírio Barreto Q. 20 L. 12, Setor Maria Domiciano.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/41/req21.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/41/req21.pdf</t>
   </si>
   <si>
     <t>Que o Executivo encaminhe, Projeto de Lei que atualize o piso salarial dos professores da rede municipal.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/42/req22.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/42/req22.pdf</t>
   </si>
   <si>
     <t>Que seja feito adesão do nosso município ao programa de regularização fundiária e melhoria habitacional da Casa Verde e Amarela do Governo Federal.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/45/req23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/45/req23.pdf</t>
   </si>
   <si>
     <t>Que mantenha um plantonista odontológico municipal depois do horário comercial, fins de semana e feriados.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/47/req24.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/47/req24.pdf</t>
   </si>
   <si>
     <t>Que venha a se tornar um Projeto de Lei que todos os anos em que for realizada a tradicional "Festa da Liberdade" faça se realizar também um torneio de futebol adulto e que este carregue o nome de torneio de futebol adulto e que este carregue o nome de Torneio 13 de Maio.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Aélio da Amasp, Tarcisio Junqueira</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/52/req25.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/52/req25.pdf</t>
   </si>
   <si>
     <t>Que tome providências em fazer um reparo de patrolagem nas ruas do comodato em especial a rua 03 B.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Ivan Tributino da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/53/req26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/53/req26.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma caixa d´gua auxiliar para uso exclusivo do Hospital Municipal.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/57/req27.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/57/req27.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura de procedimento licitatórios para contratação de uma empresa no ramo de plano de saúde, para atender a todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/58/req28.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/58/req28.pdf</t>
   </si>
   <si>
     <t>Solicita um cronograma mais eficiente quanto a limpeza pública de nossa cidade: recolhimento de sacos, varreção, roçagem e catação química em locais de responsabilidade do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/59/req29.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/59/req29.pdf</t>
   </si>
   <si>
     <t>Solicita a retomada dos horários gratuitos do vôlei feminino e masculino no ginásio de esportes municipais ou em outro ginásio que de uso do Poder Executivo Municipal, sendo 4 horários semanais divididos em 2 vezes na semana.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/60/req30.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/60/req30.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição dos refletores queimados no Ginásio de Esportes Municipal.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/61/req31.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/61/req31.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um caminhão munck para manutenção da iluminação pública de nosso município nos postes de braços de 3 metros e execução dessas tarefas no período noturno.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/62/req32.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/62/req32.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um projeto entre o município de Paranaiguara e a unidade prisional feminina para a criação de uma fábrica de bloquetes em nossa cidade, para atender as demandas de nossa população.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/63/req33.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/63/req33.pdf</t>
   </si>
   <si>
     <t>Solicitando destinação de auxílio financeiro para ser concedido ao PEC-Paranaiguara Esporte Clube.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/64/req34.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/64/req34.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do programa "Bolsa Universitária" destinada aos estudantes de baixa renda do município.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/66/req35.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/66/req35.pdf</t>
   </si>
   <si>
     <t>Solicita um treinamento de uma equipe do município de Paranaiguara, para capacitação ao combate de incêndio em cultura agrícolas e áreas urbanas em nossa cidade.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Virgínia Eulália</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/68/req36.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/68/req36.pdf</t>
   </si>
   <si>
     <t>Que faça uma revisão salarial dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/71/req37.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/71/req37.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção na estrada vicinal entre as 7 placas da GO 164 e a empresa de criação e abate de peixes Arte Pão.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/72/req38.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/72/req38.pdf</t>
   </si>
   <si>
     <t>Seja elaborada uma lei municipal para tornar-se definitivo o nome do laboratório municipal Valéria Aparecida de Melo.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/73/req39.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/73/req39.pdf</t>
   </si>
   <si>
     <t>Seja doado uma cesta básica de alimentos e medicamentos necessários para pessoas que testarem positivos para covid-19 que sejam consideradas comprovadamente carentes.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/74/req40.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/74/req40.pdf</t>
   </si>
   <si>
     <t>Solicita que seja arrumada a ponte no fundo da antiga sede do Sr. Norberto Guimarães, localizada no Assentamento Juca Arantes no município de Paranaiguara.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/75/req41.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/75/req41.pdf</t>
   </si>
   <si>
     <t>Seja criada uma comitiva especial para audiência com Ministro da Saúde.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/76/req42.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/76/req42.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras ecológicas de coleta seletiva nos seguintes locais: Praça dos 3 poderes, Praça da Igreja Matriz, Praças de exercício do Setor Vila Maria e Setor Teófilo Nonato.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Aderivaldo, Isaias Magela</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/77/req43.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/77/req43.pdf</t>
   </si>
   <si>
     <t>Solicita viabilização de convênio entre a Prefeitura de Paranaiguara e a entidade de equoterapia de nosso município.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Isaias Magela, Keninho da Serralheria</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/78/req44.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/78/req44.pdf</t>
   </si>
   <si>
     <t>Solicita que providencia no ESF de Sindromes Gripais, um espaço de espera exclusivo para pacientes já confirmados do covid-19.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/87/req45.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/87/req45.pdf</t>
   </si>
   <si>
     <t>Solicito que seja retornada as obras de tapa-buracos no município.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/88/req46.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/88/req46.pdf</t>
   </si>
   <si>
     <t>Solicito manutenção em grade de bueiro localizada na rua 13 c/32, Setor Irmão Cristina I.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/94/req47.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/94/req47.pdf</t>
   </si>
   <si>
     <t>Solicito que o Prefeito veja a situação do proprietário da Casa de Eventos Beer House Dance, Senhor Ruy Barbosa dos Santos Ottoni que está impedida de funcionar há quase um ano, deixando a família com dificuldade de si manter.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Isaias Magela, Tarcisio Junqueira</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/95/req48.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/95/req48.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Casa de Apoio de Barretos.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/160/req49.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/160/req49.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que se faça a reabertura e volte o funcionamento das atividades do Clube Poliesportivo, o Centro de Convivência dos Idoso (CONVIVER) e o Estádio Municipal o "Nicolau".</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/161/req50.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/161/req50.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de uniformes para as crianças que estudam no Educandário Municipal Oscar Bernardes.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/162/req51.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/162/req51.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de uma varredura mecânica para ajudar na limpeza de nosso município.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/164/req52.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/164/req52.pdf</t>
   </si>
   <si>
     <t>Requer mudança de horário da Sessão Ordinária do mês de Outubro de 2021.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Requer o conserto no vazamento da caixa d`água central de abastecimento de água da cidade.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Requer seja enviada solicitação à Prefeitura para instalar no caminhão pipa um equipamento (bomba) para desentupir os esgotos da cidade.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Isaias Magela, Leandro Soares, Tarcisio Junqueira</t>
   </si>
   <si>
     <t>Que seja feita a reforma do Prédio do ESF III (estratégia da saúde da família/Setor Teófilo Nonato.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Solicita a possibilidade de viabilizar um veículo para transportar os alunos do Residencial Novo Sonho.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/102/ind1.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/102/ind1.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização e publicação de edital para processo seletivo na área de limpeza pública e jardinagem.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/163/ind02.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/163/ind02.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo envie a essa Casa de Leis um projeto de lei autorizando o Município de Paranaiguara a pagar as despesas referente ao sistema de bombeamento de água do Residencial Vitória.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Isaias Magela, Leandro Soares, Tarcisio Junqueira, Virgínia Eulália</t>
   </si>
   <si>
     <t>Emenda Modificativa: Emenda nº 01 ao PLOE nº 012/2021.</t>
   </si>
   <si>
     <t>Emenda Modificativa: Emenda nº 02 ao PLOE nº 013/2021.</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa: Emenda nº 03 ao PLC nº 014/2021.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 04 ao Projeto de Lei nº 024/2021: suprime-se § 1º do Art. 14.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/23/pll01.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/23/pll01.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial a todos os servidores públicos comissionados da Câmara Municipal de Paranaiguara_GO e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/44/pll02.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/44/pll02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a prorrogação dos prazos para pagamentos dos tributos municipais e possibilita o parcelamento no âmbito do município.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/70/pll03.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/70/pll03.pdf</t>
   </si>
   <si>
     <t>Institui a premiação aluno nota 10 aos alunos do 5º ano da rede pública municipal de ensino do município de Paranaiguara e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/85/pll4.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/85/pll4.pdf</t>
   </si>
   <si>
     <t>Dá-se ao atual Setor Industrial I, a denominação de Setor "Fayez Ahmad Zebian" e determina outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/86/pll5.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/86/pll5.pdf</t>
   </si>
   <si>
     <t>Dá-se ao atual Setor Industrial II, a denominação de Setor "Pedro Garcia de Freitas", e determina outras providências.</t>
   </si>
   <si>
     <t>PROP</t>
   </si>
   <si>
     <t>Proposta</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/12/prop_cale__01.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/12/prop_cale__01.pdf</t>
   </si>
   <si>
     <t>Proposta de Calendário das Sessões Ordinárias de 2021.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>REVER</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/107/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/107/of._08.pdf</t>
   </si>
   <si>
     <t>Solicita que o motorista do ônibus que for levar pacientes para Goiânia que estão em tratamento pare na casinha da entrada da fazenda da Dona Braizina para quem estiver aguardando possa fazer o embarque.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/108/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/108/of._08.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito José Carlos Barbosa faça a elaboração de Projeto de Lei que regulamenta o 14º dos Agentes Comunitários de Saúde e de Endemias com urgência.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/109/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/109/of._08.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração entre em contato com a ENEL pedindo esclarecimentos sobre o funcionamento da rede de distribuição de energia elétrica, como também explicar os motivos reais da queda frequente de energia elétrica no município de Paranaiguara.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/110/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/110/of._08.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado um caminhão de cascalho em  frente a oficina do Bibi até a entrada do trevo próximo ao Setor Novo Sonho, para que seja corrigida uma queda no local.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Aélio da Amasp</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/111/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/111/of._08.pdf</t>
   </si>
   <si>
     <t>Solicita que dê continuidade à avenida 29 atravessando a GO 164 até o residencial Maria Abadia.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/112/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/112/of._08.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de cascalho, na Rua Secundária 2 e Rua José Gomes de Oliveira situadas no Setor Industrial 2,  próximo à Igreja Palavra da Verdade, visto que as ruas se encontram com dificuldades de tráfego de veículos, ciclistas e pedestres, e considerando-se que, quando chove, a mesma fica com grande volume de barro e no período da seca a poeira é intensa, que prejudica a visibilidade e também pode causar doenças respiratórias aos moradores.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/113/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/113/of._08.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e manutenção no cemitério municipal, que organize uma equipe para realizar os serviços, pois a falta de limpeza deixa um aspecto desagradável às pessoas que ali vão para visitar seus entes queridos.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/156/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/156/of._08.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito José Carlos Barbosa inicie uma conversa com o Prefeito de São Simão a fim de promover as medidas legais necessárias, com vistas a negociação para permuta de área do município de Paranaiguara e São Simão, referente ao Setor Sul.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/114/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/114/of._08.pdf</t>
   </si>
   <si>
     <t>Solicita que envie um oficio ao Grupo Enel  solicitando esclarecimentos sobre  a frequente interrupção da distribuição de energia elétrica, que atinge a grande maioria dos bairros da área urbana , principalmente o Setor Novo Sonho, causando bastante transtorno. E ainda que venha a tomar providências quanto   a limpeza do lote onde funcionava a antiga CELG.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/157/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/157/of._08.pdf</t>
   </si>
   <si>
     <t>Que faça a limpeza e roçagem de mato em área verde localizada perto da Chácara do Sr. Antônio, pois está aparecendo animais peçonhentos. O local está localizado na Rua 32, no bairro Vila Cristina.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/116/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/116/of._08.pdf</t>
   </si>
   <si>
     <t>Que seja feito um plano de rotas acessíveis para permitir que pessoas com deficiência e mobilidade reduzida possam circular em vias públicas e prédios públicos.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/117/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/117/of._08.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um funcionário que faça a fiscalização da iluminação pública durante a noite e que faça a troca das lâmpadas de iluminação publica na Rua Marginal, ao lado da BR 164, no Residencial Vitória.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/118/of._08.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/118/of._08.pdf</t>
   </si>
   <si>
     <t>Que seja tomada as devidas providências sobre esgoto que passa dentro do quintal, na residência da Dona Diva, colado na porta da cozinha, onde percebe um mal cheiro (de esgoto), em épocas de chuvas transborda causando muitos transtornos.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/119/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/119/of._14.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza dos lotes vagos no Setor da AMASP, pois estão sujo e com o mato muito alto e pode servir de moradia de muitos animais.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/120/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/120/of._14.pdf</t>
   </si>
   <si>
     <t>Que esclareça e agilize os tramites o mais rápido possível, sobre em qual situação está o convênio que tem como objeto a pavimentação das ruas do Residencial AMASP e se tem data para ser licitado.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/121/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/121/of._14.pdf</t>
   </si>
   <si>
     <t>Que faça a limpeza do terreno onde é localizada a caixa de água central nas proximidades do hospital municipal e também o calçamento da área externa do local, pois além do mato alto alguns cidadãos jogam lixo.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/122/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/122/of._14.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal venha criar políticas públicas com a finalidade que faça a fiscalização e assume a responsabilidade do cuidado com os animais de rua, cães e gatos, pois cuidado com os animais é Controle de Zoonoses. Controle de Zoonoses é questão de Saúde Pública.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/123/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/123/of._14.pdf</t>
   </si>
   <si>
     <t>Que seja feito a  substituição de lâmpadas queimadas em postes de iluminação pública localizado na Rua 10 c/ Rua Vereador José Moreira, próximo à Igreja Assembleia de Deus, e em outros locais da cidade.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/124/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/124/of._14.pdf</t>
   </si>
   <si>
     <t>Que o Executivo elabore Projeto para contribuir com a UNIVIDAS, uma forma de ajudar a entidade, pois a mesma não está no município, mas atende dependentes químicos de álcool e drogas de Paranaiguara que são encaminhadas para lá.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/125/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/125/of._14.pdf</t>
   </si>
   <si>
     <t>Que a assistência social de Paranaiguara verifique as pessoas que estão ocupando a casinha localizada no lixão, pois no local as condições de habitabilidade são extremamente precárias, e há denúncias que podem estar usando entorpecentes.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/126/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/126/of._14.pdf</t>
   </si>
   <si>
     <t>Que seja intensificada a fiscalização nas Igrejas devido aos riscos de disseminação do coronavírus, A medida se faz necessária para que seja garantido o cumprimento das determinações restritivas contidas no Decreto Municipal para evitar a aglomeração de pessoas e, em consequência, a propagação da COVID-19, doença causada pelo coronavírus.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/127/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/127/of._14.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Saúde apresente nas redes sociais e radio o que está acontecendo no real em relação ao Covid aqui em Paranaiguara, com gráficos de idade dos infectados, os que vieram a óbito, e a porcentagem de infectados e curados para as pessoas entenderem a gravidade.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/128/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/128/of._14.pdf</t>
   </si>
   <si>
     <t>Solicita roçar e limpar área localizada do Posto Prime até na curva do Residencial Conquista, pois está com mato alto, necessitando de limpeza.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/129/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/129/of._14.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente providências para que promovam a devida conservação e limpeza da área no Clube Municipal, pois o matagal está muito alto.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/130/of._14.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/130/of._14.pdf</t>
   </si>
   <si>
     <t>Requerer a equipe do urbanismo a possibilidade de realizar melhorias no asfalto na Av. 01, Setor Novo Sonho, pois em alguns pontos está difícil de transitar.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/131/of._16.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/131/of._16.pdf</t>
   </si>
   <si>
     <t>Que a Usina Aguapeí seja notificada e responsabilizada pelos estragos que tem causado nas estradas rurais do município devido o trânsito de suas máquinas.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/132/of._16.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/132/of._16.pdf</t>
   </si>
   <si>
     <t>Requer seja agilizada a questão da iluminação pública, pois em alguns pontos da cidade é necessário a troca de lâmpadas e a iluminação restabelecida.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/133/of._16.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/133/of._16.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Secretário de Saúde e de Governo sobre o que tem sido feito em relação a pandemia do Coronavírus em nossa cidade.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/134/of._16.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/134/of._16.pdf</t>
   </si>
   <si>
     <t>Que disponibilize um veículo para o Setor de Vigilância Sanitária, com o objetivo de fortalecer as atividades pertinentes às vigilâncias, que tem como princípio a prestação de serviços de interesse da Saúde e acima de tudo o fortalecimento das ações de inspeção sanitária e elevar a qualidade dos serviços de vigilância.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/135/of._16.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/135/of._16.pdf</t>
   </si>
   <si>
     <t>Que sejam incluídos no grupo prioritário para receber a vacina contra a covid-19, os funcionários da farmácia popular e os Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/136/of._16.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/136/of._16.pdf</t>
   </si>
   <si>
     <t>Que seja feito um trabalho de reparos necessários no Residencial de Chácaras Gerivá, pois o local está intransitável devido aos vários buracos, fazendo um paliativo, como o levantamento das curvas de nível na cabeceira e tirar o enxurro da estrada.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/137/of._16.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/137/of._16.pdf</t>
   </si>
   <si>
     <t>A pedido dos desportistas, que seja feita a iluminação do Estádio municipal o Nicolau.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/138/of._16.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/138/of._16.pdf</t>
   </si>
   <si>
     <t>Que faça uma limpeza geral nas ruas do Residencial Vitória para que possa melhorar o trânsito no local, pois em alguns lugares está difícil de transitar devido o terreno ser arenoso. E solicita roçar e limpar área localizada do Posto Prime até na curva do Residencial Conquista.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/139/of._20.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/139/of._20.pdf</t>
   </si>
   <si>
     <t>Solicita que faça serviço ou obra no encanamento que passa ao lado da casa do Senhor Divino vendedor de laranja, na Rua 04, Setor Materinha II.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/140/of._20.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/140/of._20.pdf</t>
   </si>
   <si>
     <t>Solicita medidas cabíveis, o mais rápido, no trevo saída para Quirinópolis, com a finalidade de evitar a ocorrência de acidentes, devido ao trânsito de pessoas por causa do novo setor.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/141/of._20.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/141/of._20.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Presidente, que encaminhe expediente ao Senhor Prefeito: “Solicitando-lhe, que junto ao setor competente, realize a colocação de um bebedouro de água no Estádio Municipal O Nicolau. justificando que há muitas pessoas que frequentam o referido estádio, realizando atividades físicas e não possuem um local adequado para beber água e se hidratar.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/142/of._20.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/142/of._20.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Presidente, que encaminhe expediente ao Senhor Prefeito: “indiciar donos de cães que deixam soltos pelas ruas, e não adotando a devida cautela com esse animal. Pois alguns ficam perambulando pelas ruas e em consequência podem atacar pessoas ou causar acidentes.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/154/of._26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/154/of._26.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura envio dos balancetes de receitas e despesas que estão em atraso.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/155/of._26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/155/of._26.pdf</t>
   </si>
   <si>
     <t>Que seja alterado o artigo do decreto sobre o horário do toque de recolher para o atendimento de delivery, que seja estendido até as 23h.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/143/of._26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/143/of._26.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado uma equipe para fazer a troca das lâmpadas queimadas no período noturno por duas vezes na semana.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/144/of._26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/144/of._26.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza geral das vias no Setor Residencial Vitória, fazendo capina e patronagem.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/145/of._26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/145/of._26.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado equipamentos de proteção individual para a equipe de apoio de vacinação da covid e para os Agentes Comunitários de Saúde e de Combate as Endemias.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/146/of._26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/146/of._26.pdf</t>
   </si>
   <si>
     <t>Que estenda o horário de atendimento do posto de covid até as 21:00h, pois trabalhadores procuram atendimento no hospital com sintomas característicos do Covid-19 após as 17:00h e está havendo acúmulo de pessoas na unidade hospitalar.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/147/of._26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/147/of._26.pdf</t>
   </si>
   <si>
     <t>Que seja designado ao Setor Novo Sonho varredores de rua, por pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/148/of._26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/148/of._26.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em todos os aparelhos das academias ao ar livre nas praças do município. Tendo em vista que muitos encontram-se danificados, oferecendo risco de acidentes aos munícipes.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/149/of._33.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/149/of._33.pdf</t>
   </si>
   <si>
     <t>Requer informações por escrito, com envio de relatório, sobre o valor arrecadado com a venda dos maquinários no leilão do DMER, requeiro as seguintes informações acima descritas, com o intuito de obter informações e consequentemente esclarecer para a população que me cobra, dando assim um respaldo a sociedade.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/150/of._33.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/150/of._33.pdf</t>
   </si>
   <si>
     <t>Que seja designado um funcionário para ficar no lixão para prestar auxílio, orientando jogar o lixo no local correto. Haja vista que algumas pessoas jogam em lugares inapropriados gerando transtornos.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/151/of._43.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/151/of._43.pdf</t>
   </si>
   <si>
     <t>Solicita em caráter de urgência limpeza em geral e retirada de cacos de lâmpadas, localizada na Rua Boiadeiro, em frente a máquina de arroz. As providências referidas acima são de suma importância, pois crianças brincam no local.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/153/of._43.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/153/of._43.pdf</t>
   </si>
   <si>
     <t>Requer a troca de lâmpadas queimadas nos postes da Rua 34, no bairro Vila Cristina, próximo a horta comunitária, neste Município, pois o local encontra-se às escuras, cuja situação está colocando em risco a segurança das pessoas e veículos que por ali circulam.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Leandro Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/165/of._52.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/165/of._52.pdf</t>
   </si>
   <si>
     <t>Que oficie a empresa responsável para que faça o meio fio no Residencial Vitória, para que não perca o asfalto que foi feito.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/166/of._52.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/166/of._52.pdf</t>
   </si>
   <si>
     <t>Requer que faça a manutenção das estradas vicinais principais até a entrada das sedes de nosso município.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/167/of._52.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/167/of._52.pdf</t>
   </si>
   <si>
     <t>Que dê um respaldo e libere o dinheiro para as famílias que estão aguardando para terminar suas casas, pois estão precisando de moradia.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/168/of._52.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/168/of._52.pdf</t>
   </si>
   <si>
     <t>Requer reparos e limpeza nos bueiros do município, pois o período chuvoso está chegando e poderá entupir e trazer danos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2013,68 +2013,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/92/pdl1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/93/pdl2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/19/pj2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/20/pj3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/21/pj4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/22/pj5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/30/pj6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/31/pj7.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/32/pj8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/158/pj11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/43/pj12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/54/pj13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/55/pj6.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/56/pj17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/65/pj18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/69/pj20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/79/pj21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/80/pj22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/81/pj23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/82/pj24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/84/pj25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/89/pj26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/90/pj27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/91/pj28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/96/pj29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/97/pj30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/98/pj31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/99/pj32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/100/pj33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/101/pj34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/104/pj35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/105/pj36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/106/pj37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/159/pj38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/7/pc1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/38/pc10.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/48/pc14.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/6/pr1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/11/pr2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/103/pr3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/8/req01.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/9/req02.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/10/req03.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/13/req04.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/14/req05.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/15/req06.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/16/req07.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/17/req08.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/18/req09.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/24/req10.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/25/req11.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/26/req12.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/27/req13.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/28/req14.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/29/req15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/33/req16.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/34/req17.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/35/req18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/36/req19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/40/req20.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/41/req21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/42/req22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/45/req23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/47/req24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/52/req25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/53/req26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/57/req27.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/58/req28.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/59/req29.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/60/req30.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/61/req31.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/62/req32.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/63/req33.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/64/req34.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/66/req35.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/68/req36.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/71/req37.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/72/req38.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/73/req39.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/74/req40.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/75/req41.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/76/req42.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/77/req43.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/78/req44.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/87/req45.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/88/req46.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/94/req47.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/95/req48.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/160/req49.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/161/req50.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/162/req51.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/164/req52.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/102/ind1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/163/ind02.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/23/pll01.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/44/pll02.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/70/pll03.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/85/pll4.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/86/pll5.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/12/prop_cale__01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/107/of._08.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/108/of._08.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/109/of._08.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/110/of._08.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/111/of._08.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/112/of._08.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/113/of._08.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/156/of._08.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/114/of._08.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/157/of._08.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/116/of._08.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/117/of._08.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/118/of._08.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/119/of._14.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/120/of._14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/121/of._14.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/122/of._14.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/123/of._14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/124/of._14.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/125/of._14.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/126/of._14.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/127/of._14.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/128/of._14.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/129/of._14.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/130/of._14.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/131/of._16.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/132/of._16.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/133/of._16.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/134/of._16.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/135/of._16.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/136/of._16.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/137/of._16.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/138/of._16.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/139/of._20.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/140/of._20.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/141/of._20.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/142/of._20.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/154/of._26.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/155/of._26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/143/of._26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/144/of._26.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/145/of._26.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/146/of._26.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/147/of._26.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/148/of._26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/149/of._33.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/150/of._33.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/151/of._43.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/153/of._43.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/165/of._52.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/166/of._52.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/167/of._52.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/168/of._52.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/92/pdl1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/93/pdl2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/19/pj2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/20/pj3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/21/pj4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/22/pj5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/30/pj6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/31/pj7.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/32/pj8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/158/pj11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/43/pj12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/54/pj13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/55/pj6.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/56/pj17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/65/pj18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/69/pj20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/79/pj21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/80/pj22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/81/pj23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/82/pj24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/84/pj25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/89/pj26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/90/pj27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/91/pj28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/96/pj29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/97/pj30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/98/pj31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/99/pj32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/100/pj33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/101/pj34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/104/pj35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/105/pj36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/106/pj37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/159/pj38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/7/pc1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/38/pc10.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/48/pc14.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/6/pr1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/11/pr2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/103/pr3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/8/req01.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/9/req02.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/10/req03.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/13/req04.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/14/req05.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/15/req06.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/16/req07.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/17/req08.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/18/req09.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/24/req10.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/25/req11.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/26/req12.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/27/req13.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/28/req14.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/29/req15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/33/req16.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/34/req17.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/35/req18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/36/req19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/40/req20.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/41/req21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/42/req22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/45/req23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/47/req24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/52/req25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/53/req26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/57/req27.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/58/req28.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/59/req29.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/60/req30.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/61/req31.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/62/req32.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/63/req33.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/64/req34.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/66/req35.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/68/req36.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/71/req37.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/72/req38.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/73/req39.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/74/req40.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/75/req41.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/76/req42.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/77/req43.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/78/req44.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/87/req45.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/88/req46.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/94/req47.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/95/req48.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/160/req49.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/161/req50.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/162/req51.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/164/req52.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/102/ind1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/163/ind02.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/23/pll01.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/44/pll02.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/70/pll03.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/85/pll4.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/86/pll5.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/12/prop_cale__01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/107/of._08.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/108/of._08.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/109/of._08.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/110/of._08.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/111/of._08.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/112/of._08.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/113/of._08.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/156/of._08.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/114/of._08.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/157/of._08.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/116/of._08.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/117/of._08.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/118/of._08.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/119/of._14.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/120/of._14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/121/of._14.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/122/of._14.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/123/of._14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/124/of._14.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/125/of._14.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/126/of._14.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/127/of._14.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/128/of._14.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/129/of._14.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/130/of._14.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/131/of._16.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/132/of._16.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/133/of._16.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/134/of._16.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/135/of._16.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/136/of._16.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/137/of._16.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/138/of._16.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/139/of._20.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/140/of._20.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/141/of._20.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/142/of._20.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/154/of._26.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/155/of._26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/143/of._26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/144/of._26.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/145/of._26.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/146/of._26.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/147/of._26.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/148/of._26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/149/of._33.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/150/of._33.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/151/of._43.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/153/of._43.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/165/of._52.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/166/of._52.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/167/of._52.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2021/168/of._52.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="133.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>