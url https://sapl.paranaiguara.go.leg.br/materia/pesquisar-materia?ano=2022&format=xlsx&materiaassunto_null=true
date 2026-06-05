--- v0 (2025-12-11)
+++ v1 (2026-06-05)
@@ -54,171 +54,171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>José Carlos Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a compra de terreno com edificações na cidade de Barretos-SP e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/183/pe_2.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/183/pe_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de incineração de documentos no arquivo geral da Prefeitura Municipal de Paranaiguara-Goiás.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/184/pe_3.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/184/pe_3.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do parágrafo 1º da Lei nº 1.239/2021 de junho de 2021.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/185/pe_4.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/185/pe_4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional suplementar ao orçamento vigente.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/186/pe_5.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/186/pe_5.pdf</t>
   </si>
   <si>
     <t>Cria e denomina Casa de Apoio de Barretos "Virginia Valentini Oliveira" e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/190/pe_6.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/190/pe_6.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Paranaiguara a efetuar pagamento retroativo do ano 2021 de tarifa de energia elétrica do poços artesianos dos Residencial Maria Abadia.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/194/pe_7.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/194/pe_7.pdf</t>
   </si>
   <si>
     <t>Dispõe ajuda de custo de paciente que precisam de tratamento em outras cidades e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/197/pe_8.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/197/pe_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para transpor, remanejar e transferir no âmbito da administração pública e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/195/pe_9.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/195/pe_9.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.234/2021, de 10 de maio de 2021, que regulamenta o Fundo Municipal de Educação - FME.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/198/pe_10.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/198/pe_10.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 63 da Lei Municipal 813, de 21 de agosto de 2003.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/196/pe_11.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/196/pe_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial ao orçamento do exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Aprova diretrizes orçamentárias para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Custeiro do Instituto de Previdência Social de Paranaiguara, Paranaiguara Prev e dá outras providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
@@ -333,177 +333,177 @@
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 1.255/2021, relativa a o plano plurianual de governo do município, para o período de 2022/2025, para o exercício de 2023 e seguintes.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do município de Paranaiguara para o exercício econômico financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/189/pr_1.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/189/pr_1.pdf</t>
   </si>
   <si>
     <t>Estabelece novo horário inicial das Sessões Ordinárias.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/200/pr_2.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/200/pr_2.pdf</t>
   </si>
   <si>
     <t>Autoriza fixação e estabelece critérios de definição dos valores de diárias para atender despesas de viagens dos vereadores, servidores e prestadores de serviços da Câmara Municipal.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Aderivaldo, Edvan, Isaias Magela, Ivan Tributino da Saúde, Keninho da Serralheria, Leandro Ribeiro, Leandro Soares, Tarcisio Junqueira, Virgínia Eulália</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 04/1992, de 17 de dezembro de 19992, que "Dispõe sobre o Regimento Interno da Câmara Municipal de Paranaiguara", Estado de Goiás e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Edvan, Isaias Magela, Ivan Tributino da Saúde, Keninho da Serralheria, Leandro Ribeiro, Leandro Soares, Tarcisio Junqueira</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 04/1992, de 17 de dezembro de 1992, que "Dispõe sobre o Regimento Interno da Câmara Municipal de Paranaiguara, Estado de Goiás e dá outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Altera-se o  § 5º do Art. 18 na Lei Orgânica do Município de Paranaiguara.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ivan Tributino da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/191/req_1.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/191/req_1.pdf</t>
   </si>
   <si>
     <t>Que o Legislativo autorize as empresas locais utilizar o espaço da Câmara nos finais de semana, e conceda exclusivamente, com a finalidade de si criar novas vagas de emprego para atender a população.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Isaias Magela, Tarcisio Junqueira</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/192/req_2.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/192/req_2.pdf</t>
   </si>
   <si>
     <t>Solicita maior frequência na varrição de ruas e avenidas de nossa cidade.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Leandro Soares</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/193/req_3.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/193/req_3.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de aparelho moderno de mamografia para prevenção ao câncer de mama.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Aderivaldo</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/181/req_04.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/181/req_04.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implementado a reposição das perdas salariais dos servidores públicos municipais, fazendo a revisão dos valores pagos ao funcionalismo municipal, em conformidade com a Lei nº 1.153/2018, onde dispõe sobre data-base dos servidores públicos do Poder Executivo e Legislativo do município de Paranaiguara (GO) e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Edvan</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/199/req_5.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/199/req_5.pdf</t>
   </si>
   <si>
     <t>Requer melhorias na iluminação do Estádio Municipal o Nicolau.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Solicita que nas unidades escolares uso de máscaras passe a ser facultativo.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Virgínia Eulália</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/231/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/231/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Solicitando auxilio financeiro ao Centro de Equoterapia de Paranaiguara, para que volta exercer suas atividades regulares.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Agentes de Saúde e Endemias</t>
   </si>
   <si>
     <t>Que seja levada a Câmara Municipal Projeto de Lei ... em texto, assim sempre que o salário mínimo for reajustado, o valor inicial também será, e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Requer mudança de horário da Sessão Ordinária do mês de junho de 2022.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Requer mudança dos dias da Sessão Ordinária do mês de dezembro de 2022.</t>
   </si>
@@ -552,567 +552,567 @@
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 1 ao P. Lei nº 012/22. Fica suprimido em sua totalidade o Art. 44, do Projeto de Lei nº 012/2022.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 02 ao Projeto de Resolução nº 03/2022. Fica suprimido em sua totalidade o Art. 3º, do Projeto de Resolução 03/2022.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/187/pl_1.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/187/pl_1.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial em igual índice a todos os servidores públicos efetivos, comissionados e agentes políticos da Câmara Municipal de Paranaiguara-GO e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>PROP</t>
   </si>
   <si>
     <t>Proposta</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/188/prop_1.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/188/prop_1.pdf</t>
   </si>
   <si>
     <t>Proposta do Calendário das Sessões Ordinárias do ano de 2022.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>REVER</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>Isaias Magela</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/201/req_verbal_fevereiro.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/201/req_verbal_fevereiro.pdf</t>
   </si>
   <si>
     <t>Solicita que direcione as máquinas para que faça a manutenção em todas as ruas do comodato, priorizando a Rua 03, a qual está intransitável, e que dentro do planejamento o Poder Executivo dê prioridade para aquela comunidade.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/202/req_verbal_fevereiro.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/202/req_verbal_fevereiro.pdf</t>
   </si>
   <si>
     <t>Solicita aos responsáveis que informe como está a questão do Convênio das 36 casas que o município foi agraciado pelo Governo do Estado através da AGEHAB, e que o Executivo cobre agilidade sobre a conclusão dos cheques placas, pois muitas pessoas estão em moradias inapropriadas e que faça o possível para que esses benefícios cheguem antes do processo eleitoral.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Leandro Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/203/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/203/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora que o uso de máscara como medida preventiva contra a Covid-19, seja opcional aos vereadores e servidores.  O motivo são os índices positivos que demonstram a queda no número de contaminações, mortes e internamentos pela doença, aliados ao avanço na vacinação.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/204/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/204/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Solicita  a volta das atividades de dança do Programa Conviver, pois a atividade aumenta a auto estima do idoso os fazendo se sentirem bem.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/205/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/205/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura anuncie o Setor, e quando a sua equipe irá realizar os serviços de limpeza na cidade. Devido aos vários casos de dengue que está ocorrendo.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/206/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/206/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Que viabilize a reforma completa do Centro Cultural, de grande importância para a cidade.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/207/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/207/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos moradores do local, para que viabilizem e que proceda à limpeza e roçagem do mato e a colocação de uma caçamba de coleta de lixo, na Paranaiguara Velha, visto que a área apresenta um acúmulo de lixo e é um local turístico.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Keninho da Serralheria</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/208/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/208/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Que dê providências acerca de roçar e limpar o terreno ao lado da GO 164, próximo ao Residencial Vitória. Considerando que, em razão da falta de limpeza, está propiciando a proliferação de animais peçonhentos.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/209/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/209/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal junto a Secretaria Competente disponibilize um servidor público para fazer o serviço de guarda na recepção do Hospital Municipal, principalmente no turno noturno por motivo de segurança.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/210/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/210/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Que o Executivo transforme a quadra de esportes ao lado da rodoviária em um mini Ceasa, para dar apoio aos pequenos produtores.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/211/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/211/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>A pedido dos moradores da região do Comodato sobre os crescentes casos de dengue, solicita que direcione um mutirão de combate aos focos do mosquito da dengue na região do comodato, tanto os agentes de endemias quanto os de saúde.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Tarcisio Junqueira</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/212/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/212/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de terreno no antigo prédio da CELG localizado em frente o salão de velório, tendo em vista que está muito sujo.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/213/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/213/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade em frente o salão de velório, haja vista o excesso de velocidade praticado por alguns motoristas que transitam na referida rua.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/214/req_verbal_marco.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/214/req_verbal_marco.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a troca de lâmpadas queimadas no lar dos idosos, neste Município.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/215/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/215/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>solicita com urgência, a realização dos serviços de roçagem do mato alto próximo ao setor Novo Sonho. O local necessita desta limpeza, pois vem acarretando transtornos a toda população que habitam aquela região.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/216/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/216/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>Solicita que a prefeitura conceda ajuda financeira ao time de futebol da cidade, o PEC, dando a estrutura necessária para que possam participar do campeonato na cidade de Gurinhatã.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/217/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/217/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>Que os organizadores da festa de maio reservem 80% do espaço de barraca aos moradores de nossa cidade.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/218/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/218/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>Que volte o ajuda solidária de auxílio à comunidade, auxiliando os moradores em pequenos reparos e reformas em casa.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/219/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/219/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura realize a troca da areia nos parquinhos das creches municipais, este procedimento é importante para garantir a saúde das crianças que brincam nesses locais.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/220/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/220/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>Que tome providências na praça onde está localizada a academia, ao lado do Postinho da Unidade I, Vila Maria, que tranque o cômodo que tem no local, pois estão praticando vandalismo lá dentro.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/221/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/221/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>Que faça modificação no hospital municipal, unificando a cozinha com a do lar dos idosos, transferindo-a para o lado do hospital transformando em uma cozinha coletiva, e também construa o muro no local.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/222/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/222/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>Que seja instalado no hospital campainha no pronto socorro para melhorar o atendimento.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/223/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/223/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>Que solicite a abertura de unidade consumidora monofásica na praça localizada no Setor Novo Sonho, pois existe um morador que presta serviço e necessita de energia para fazer a roçagem no local.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/224/req_verbal_abril.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/224/req_verbal_abril.pdf</t>
   </si>
   <si>
     <t>Que seja colocado cinco pontos de luzes na avenida Dásio Ferreira que dá seguimento ao Residencial Vitória, ao lado da GO 164, pois o local está muito escuro durante a noite.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/240/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/240/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Requer reparos na pista de caminhada na Av. Dásio Ferreira, pois alguns lugares estão mais altos, para evitar que alguém se machuque e que seja feita a poda nas árvores (pés de manga), situado na pista de caminhada.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/241/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/241/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e desobstrução e o conserto das tampas das bocas de lobos de nossa cidade.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/234/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/234/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado oficio ao órgão competente, responsável pelo Conselho Tutelar, para que seja feita a fiscalização de bares, festas e eventos, quanto ao consumo de bebidas alcoólicas, o uso de drogas e o vape (cigarro eletrônico).</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/235/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/235/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>A pedido de um morador do local, venho por meio deste solicitar a destinação de funcionários para que se possa realizar a limpeza na rua do triângulo, localizada atrás da oficina do Betinho.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/236/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/236/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Pede conserto de tampa de bueiro com urgência, pois a tampa está quebrada na rua 30, Vila Cristina, perto da casa da D. Irene professora.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/237/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/237/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Solicita a utilização de tela de proteção no serviço de corte de grama nas laterais de vias públicas da cidade, deverão utilizar tela de proteção que impeça o arremesso de pedrinhas, grama e outros objetos.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/238/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/238/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Solicita que envie a esta Casa de Leis, informações detalhadas sobre o Contrato de limpeza pública que foi feito, constando o nome do dono da empresa, o tipo de contrato, CNPJ, valor firmado, para mostrar para a população que está acontecendo na cidade, dando transparência.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/239/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/239/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo e Secretária da Cultura a reforma geral do Teatro Municipal e que resgate e promova a arte e a cultura no município.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/242/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/242/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação em caráter de urgência de um médico Psiquiatra para atendimento de toda população do município.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/243/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/243/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a possibilidade de reativar a fábrica de bloquetes da prefeitura e que se coloque a agência prisional como mão de obra, para que as detentas possam trabalhar e produzir bloquetes para a sociedade.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/244/req_verbal_maio.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/244/req_verbal_maio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo faça o convite a Clínica Lapidando Tesouro, localizada em Aparecida de Goiânia, sob a direção do Pastor Gil, para que ele venha em nossa cidade fazer um trabalho de prevenção às drogas.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/255/of._24.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/255/of._24.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado um Projeto de Lei, que tem por finalidade em conceder reajuste salarial aos servidores do Conselho Tutelar do município de Paranaiguara. Pois os mesmos vêm desempenhando seu trabalho com afinco e dedicação.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/256/of._24.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/256/of._24.pdf</t>
   </si>
   <si>
     <t>Requer avaliar a contratação e disposição de mais funcionários para a Casa de apoio de Goiânia, adequando a equipe o mais rápido, e que resolva problemas hídricos e elétricos, regularize a internet para que as pessoas encaminhadas a tratamentos de saúde tenham um melhor atendimento.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/257/of._24.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/257/of._24.pdf</t>
   </si>
   <si>
     <t>Requer manutenção e troca das lâmpadas e reles dos postes de iluminação pública. O pedido é pertinente visto que em várias ruas falta iluminação.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/258/of._24.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/258/of._24.pdf</t>
   </si>
   <si>
     <t>Que providências sejam tomadas para a compra de novos colchões e reforma das camas na Casa de Apoio de Santa Helena. Para tornar as instalações mais confortável para os pacientes.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/259/of._23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/259/of._23.pdf</t>
   </si>
   <si>
     <t>Solicita que envie a esta casa de Leis, informações detalhadas sobre o contrato de limpeza pública que foi feito, constando o nome do dono da empresa, o tipo de contrato, CNPJ, valor firmado, para mostrar para a população o que está acontecendo na cidade, dando transparência.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/260/of._23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/260/of._23.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Educação, Esporte e Lazer isente cem por cento nas taxas de inscrição e também reembolso das equipes que fizeram os pagamentos do Campeonato Copa Gastronômica, e que o município cumpra com as obrigações.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/261/of._23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/261/of._23.pdf</t>
   </si>
   <si>
     <t>Atendendo solicitação dos atletas do futebol para adequação da iluminação do Ginásio Municipal, aumentando a potência dos refletores. Atualmente, a iluminação existente dificulta a prática de esportes. A adequação da iluminação em questão visa proporcionar lazer e bem-estar aos atletas, espectadores e visitantes, sem comprometer o conforto visual dos mesmos.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/262/of._23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/262/of._23.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a contratação de um profissional de fonoaudiologia para atendimento na rede pública de saúde.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/263/of._23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/263/of._23.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma faixa elevada ou quebra-molas na Avenida Nina Liberte, na rua da oficina do Pessoa, no Setor Industrial.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/264/of._23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/264/of._23.pdf</t>
   </si>
   <si>
     <t>Requer que a administração regulamenta a fiscalização no Ginásio durante os jogos dentro do Ginásio, sobre o consumo do uso de cigarro eletrônico, para que oriente as pessoas que estejam usando para que parem ou se retirem do local.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/265/of._23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/265/of._23.pdf</t>
   </si>
   <si>
     <t>Atendendo reivindicação, solicita que a administração não venha fechar o Centro de Convivência para a Terceira Idade (CONVIVER), pois promove ao idoso atividades que contribui para elevar a sua qualidade de vida.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/266/of._23.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/266/of._23.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal uma reforma completa no Ginásio Municipal, e que seja feita ou adequada saída de emergência e durante os jogos tenham equipes de saúde de prontidão.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Esta solicitação visa atender à reivindicação dos funcionários e frequentadores do Conviver, que retorne as vans para deslocamento das pessoas que participam das reuniões às terças e quintas a uma hora da tarde no Conviver para terem sua confraternização com amigos e familiares e que possam viver a terceira idade  mantendo o prazer de viver a vida,  conhecendo pessoas, dançando e conversando.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Solicitando que se digne autorizar a contratação de um guarda-noturno, para prestar serviços junto ao Hospital Municipal, principalmente nos finais de semana e a colocação de uma campainha, para proporcionar segurança às funcionárias.</t>
   </si>
   <si>
     <t>278</t>
   </si>
@@ -1491,68 +1491,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/183/pe_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/184/pe_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/185/pe_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/186/pe_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/190/pe_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/194/pe_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/197/pe_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/195/pe_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/198/pe_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/196/pe_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/189/pr_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/200/pr_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/191/req_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/192/req_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/193/req_3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/181/req_04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/199/req_5.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/231/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/187/pl_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/188/prop_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/201/req_verbal_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/202/req_verbal_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/203/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/204/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/205/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/206/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/207/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/208/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/209/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/210/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/211/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/212/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/213/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/214/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/215/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/216/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/217/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/218/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/219/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/220/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/221/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/222/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/223/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/224/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/240/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/241/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/234/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/235/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/236/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/237/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/238/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/239/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/242/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/243/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/244/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/255/of._24.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/256/of._24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/257/of._24.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/258/of._24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/259/of._23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/260/of._23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/261/of._23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/262/of._23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/263/of._23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/264/of._23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/265/of._23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/266/of._23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/183/pe_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/184/pe_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/185/pe_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/186/pe_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/190/pe_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/194/pe_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/197/pe_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/195/pe_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/198/pe_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/196/pe_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/189/pr_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/200/pr_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/191/req_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/192/req_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/193/req_3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/181/req_04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/199/req_5.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/231/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/187/pl_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/188/prop_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/201/req_verbal_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/202/req_verbal_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/203/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/204/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/205/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/206/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/207/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/208/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/209/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/210/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/211/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/212/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/213/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/214/req_verbal_marco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/215/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/216/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/217/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/218/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/219/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/220/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/221/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/222/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/223/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/224/req_verbal_abril.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/240/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/241/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/234/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/235/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/236/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/237/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/238/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/239/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/242/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/243/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/244/req_verbal_maio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/255/of._24.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/256/of._24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/257/of._24.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/258/of._24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/259/of._23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/260/of._23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/261/of._23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/262/of._23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/263/of._23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/264/of._23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/265/of._23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2022/266/of._23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="133.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>