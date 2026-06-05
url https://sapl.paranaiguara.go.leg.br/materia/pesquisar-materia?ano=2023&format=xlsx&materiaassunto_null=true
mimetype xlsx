--- v0 (2025-12-11)
+++ v1 (2026-06-05)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>José Carlos Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/293/pl_26.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/293/pl_26.pdf</t>
   </si>
   <si>
     <t>Autorização para conclusão de obras iniciadas com recursos estaduais e/ou federais.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/294/pl_27.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/294/pl_27.pdf</t>
   </si>
   <si>
     <t>Autoriza a indenização de obra realizada por licitação, mas que não teve o recurso federal liberado.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/298/pl_30.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/298/pl_30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajustes salariais aos professores da educação infantil e séries iniciais e aos servidores municipais efetivos e comissionados do Poder Executivo e Legislativo e dá outras providencias.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/296/plc_28.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/296/plc_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os segurados, seus dependentes e os benefícios previdenciários concedidos pelo Instituto de Previdência Social de Paranaiguara - Paranaiguara Prev e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/299/pelo_29.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/299/pelo_29.pdf</t>
   </si>
   <si>
     <t>Altera o art. 78 e acrescenta os demais artigos a Lei Orgânica do Município de Paranaiguara e estabelece regras do Regime Próprio de Previdência Social do Município de Paranaiguara de acordo com a Emenda Constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edvan, Isaias Magela, Ivan Tributino da Saúde, Leandro Soares, Tarcisio Junqueira</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/</t>
   </si>
   <si>
     <t>Requer mudança do horário da sessão ordinária do mês de fevereiro de 2023.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Solicitando a possibilidade da implantação de um centro de fisioterapia municipal para atendimento da população.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Isaias Magela, Tarcisio Junqueira</t>
   </si>
   <si>
     <t>Solicitando a aquisição de aparelhos de ares condicionados para serem instalados em todas as salas dos CMEIS, Dona Brecho e Tereza Jardim.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Leandro Soares, Tarcisio Junqueira</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/300/req_10.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/300/req_10.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço artesiano, com suas instalações no bairro “Novo Sonho” para garantir o suporte no fornecimento de água potável e atender as necessidades diárias das famílias daquele setor.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ivan Tributino da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/301/req_11.pdf</t>
+    <t>http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/301/req_11.pdf</t>
   </si>
   <si>
     <t>Requer que seja viabilizado junto a concessionária Ecovias a implantação da sinalização e iluminação do trevo da entrada da cidade localizado na BR 364</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,68 +537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/293/pl_26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/294/pl_27.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/298/pl_30.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/296/plc_28.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/299/pelo_29.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/300/req_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/301/req_11.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/293/pl_26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/294/pl_27.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/298/pl_30.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/296/plc_28.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/299/pelo_29.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/300/req_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranaiguara.go.leg.br/media/sapl/public/materialegislativa/2023/301/req_11.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="211.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>